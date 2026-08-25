--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -480,80 +480,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cobblestone Pub - Invoice Summary - August 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>1 approved invoice(s)</t>
+          <t>21 approved invoice(s)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Invoice #</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -563,123 +563,883 @@
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>VAT %</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="H4" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>JS Cleaning</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>#0136</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>Cleaning</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="F5" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H5" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="I5" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
+        <is>
           <t>2026-08-04</t>
         </is>
       </c>
-      <c r="B5" s="4" t="inlineStr">
-[...33 lines deleted...]
-      <c r="A6" s="7" t="inlineStr">
+      <c r="B6" s="4" t="inlineStr">
+        <is>
+          <t>9 White Deer Brewery</t>
+        </is>
+      </c>
+      <c r="C6" s="4" t="inlineStr">
+        <is>
+          <t>42010</t>
+        </is>
+      </c>
+      <c r="D6" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E6" s="5" t="n">
+        <v>780.7</v>
+      </c>
+      <c r="F6" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G6" s="5" t="n">
+        <v>179.56</v>
+      </c>
+      <c r="H6" s="5" t="n">
+        <v>960.26</v>
+      </c>
+      <c r="I6" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>Energia</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t>7467832</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>Utilities – Electricity</t>
+        </is>
+      </c>
+      <c r="E7" s="5" t="n">
+        <v>2066.42</v>
+      </c>
+      <c r="F7" s="6" t="n">
+        <v>9</v>
+      </c>
+      <c r="G7" s="5" t="n">
+        <v>185.98</v>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v>2252.4</v>
+      </c>
+      <c r="I7" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>Four Corners</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>SI-00026848</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E8" s="5" t="n">
+        <v>378</v>
+      </c>
+      <c r="F8" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G8" s="5" t="n">
+        <v>86.94</v>
+      </c>
+      <c r="H8" s="5" t="n">
+        <v>464.94</v>
+      </c>
+      <c r="I8" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>BWG Foods</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>269014</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E9" s="5" t="n">
+        <v>601.5599999999999</v>
+      </c>
+      <c r="F9" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G9" s="5" t="n">
+        <v>129.56</v>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v>731.12</v>
+      </c>
+      <c r="I9" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>Grand Cru Beers</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>GCIR1181</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E10" s="5" t="n">
+        <v>160</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G10" s="5" t="n">
+        <v>36.8</v>
+      </c>
+      <c r="H10" s="5" t="n">
+        <v>196.8</v>
+      </c>
+      <c r="I10" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>JC Kenny</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>1953514/001</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="n">
+        <v>784.96</v>
+      </c>
+      <c r="F11" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G11" s="5" t="n">
+        <v>179.71</v>
+      </c>
+      <c r="H11" s="5" t="n">
+        <v>964.67</v>
+      </c>
+      <c r="I11" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>Tindal Wine Merchants</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>TXIC1613</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr"/>
+      <c r="E12" s="5" t="n">
+        <v>525.96</v>
+      </c>
+      <c r="F12" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G12" s="5" t="n">
+        <v>120.98</v>
+      </c>
+      <c r="H12" s="5" t="n">
+        <v>646.9400000000001</v>
+      </c>
+      <c r="I12" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>Zingibeer Limited</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>INV-1511</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr"/>
+      <c r="E13" s="5" t="n">
+        <v>234</v>
+      </c>
+      <c r="F13" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G13" s="5" t="n">
+        <v>53.82</v>
+      </c>
+      <c r="H13" s="5" t="n">
+        <v>287.82</v>
+      </c>
+      <c r="I13" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>Camden Clothing</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>311435</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr"/>
+      <c r="E14" s="5" t="n">
+        <v>2005</v>
+      </c>
+      <c r="F14" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G14" s="5" t="n">
+        <v>461.15</v>
+      </c>
+      <c r="H14" s="5" t="n">
+        <v>2466.15</v>
+      </c>
+      <c r="I14" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>JJ Mahon</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>224054</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="n">
+        <v>362.25</v>
+      </c>
+      <c r="F15" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G15" s="5" t="n">
+        <v>83.31999999999999</v>
+      </c>
+      <c r="H15" s="5" t="n">
+        <v>445.57</v>
+      </c>
+      <c r="I15" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>Sausage Music Ltd</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr"/>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="n">
+        <v>1230</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G16" s="5" t="n">
+        <v>230</v>
+      </c>
+      <c r="H16" s="5" t="n">
+        <v>1000</v>
+      </c>
+      <c r="I16" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>9 White Deer Brewery</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t>42076</t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="n">
+        <v>720</v>
+      </c>
+      <c r="F17" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G17" s="5" t="n">
+        <v>165.6</v>
+      </c>
+      <c r="H17" s="5" t="n">
+        <v>885.6</v>
+      </c>
+      <c r="I17" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>BWG Foods</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>272965</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E18" s="5" t="n">
+        <v>-161.5</v>
+      </c>
+      <c r="F18" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G18" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H18" s="5" t="n">
+        <v>-161.5</v>
+      </c>
+      <c r="I18" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>Four Corners</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>SI-00027025</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="n">
+        <v>378</v>
+      </c>
+      <c r="F19" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G19" s="5" t="n">
+        <v>86.94</v>
+      </c>
+      <c r="H19" s="5" t="n">
+        <v>464.94</v>
+      </c>
+      <c r="I19" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B20" s="4" t="inlineStr">
+        <is>
+          <t>ANTA Food</t>
+        </is>
+      </c>
+      <c r="C20" s="4" t="inlineStr">
+        <is>
+          <t>7291</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="n">
+        <v>237.83</v>
+      </c>
+      <c r="F20" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G20" s="5" t="n">
+        <v>54.7</v>
+      </c>
+      <c r="H20" s="5" t="n">
+        <v>328.53</v>
+      </c>
+      <c r="I20" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>BWG Foods</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>272768</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E21" s="5" t="n">
+        <v>634.09</v>
+      </c>
+      <c r="F21" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G21" s="5" t="n">
+        <v>136.07</v>
+      </c>
+      <c r="H21" s="5" t="n">
+        <v>770.16</v>
+      </c>
+      <c r="I21" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>JC Kenny</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>1954471/001</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="n">
+        <v>715.87</v>
+      </c>
+      <c r="F22" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G22" s="5" t="n">
+        <v>164.65</v>
+      </c>
+      <c r="H22" s="5" t="n">
+        <v>880.52</v>
+      </c>
+      <c r="I22" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>JJ Mahon</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>224616</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="n">
+        <v>364.2</v>
+      </c>
+      <c r="F23" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G23" s="5" t="n">
+        <v>83.77</v>
+      </c>
+      <c r="H23" s="5" t="n">
+        <v>447.97</v>
+      </c>
+      <c r="I23" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>Adobe</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>IEN2026046676604</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr">
+        <is>
+          <t>Software &amp; Subscriptions</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="n">
+        <v>15.12</v>
+      </c>
+      <c r="F24" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G24" s="5" t="n">
+        <v>3.48</v>
+      </c>
+      <c r="H24" s="5" t="n">
+        <v>18.6</v>
+      </c>
+      <c r="I24" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>Peninsula Business Services</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>I005828971</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr"/>
+      <c r="E25" s="5" t="n">
+        <v>437.95</v>
+      </c>
+      <c r="F25" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G25" s="5" t="n">
+        <v>100.74</v>
+      </c>
+      <c r="H25" s="5" t="n">
+        <v>538.6900000000001</v>
+      </c>
+      <c r="I25" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B6" s="7" t="n"/>
-[...12 lines deleted...]
-      <c r="I6" s="7" t="n"/>
+      <c r="B26" s="7" t="n"/>
+      <c r="C26" s="7" t="n"/>
+      <c r="D26" s="7" t="n"/>
+      <c r="E26" s="8" t="n">
+        <v>12640.41</v>
+      </c>
+      <c r="F26" s="7" t="n"/>
+      <c r="G26" s="8" t="n">
+        <v>2543.77</v>
+      </c>
+      <c r="H26" s="8" t="n">
+        <v>14760.18</v>
+      </c>
+      <c r="I26" s="7" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Summary - August 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>By Category</t>
         </is>
@@ -688,121 +1448,249 @@
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>(uncategorised)</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>7.44</v>
+        <v>3202.91</v>
       </c>
       <c r="C5" s="5" t="n">
-        <v>1.71</v>
+        <v>736.6900000000001</v>
       </c>
       <c r="D5" s="5" t="n">
-        <v>9.15</v>
+        <v>3939.6</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
-[...11 lines deleted...]
-        <v>9.15</v>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>Cleaning</t>
+        </is>
+      </c>
+      <c r="B6" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="C6" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="5" t="n">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="B7" s="5" t="n">
+        <v>4643.98</v>
+      </c>
+      <c r="C7" s="5" t="n">
+        <v>1067.29</v>
+      </c>
+      <c r="D7" s="5" t="n">
+        <v>5711.27</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="B8" s="5" t="n">
+        <v>1311.98</v>
+      </c>
+      <c r="C8" s="5" t="n">
+        <v>320.33</v>
+      </c>
+      <c r="D8" s="5" t="n">
+        <v>1668.31</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="9" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
+      <c r="B9" s="5" t="n">
+        <v>1230</v>
+      </c>
+      <c r="C9" s="5" t="n">
+        <v>230</v>
+      </c>
+      <c r="D9" s="5" t="n">
+        <v>1000</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>Software &amp; Subscriptions</t>
+        </is>
+      </c>
+      <c r="B10" s="5" t="n">
+        <v>15.12</v>
+      </c>
+      <c r="C10" s="5" t="n">
+        <v>3.48</v>
+      </c>
+      <c r="D10" s="5" t="n">
+        <v>18.6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
+          <t>Utilities – Electricity</t>
+        </is>
+      </c>
+      <c r="B11" s="5" t="n">
+        <v>2066.42</v>
+      </c>
+      <c r="C11" s="5" t="n">
+        <v>185.98</v>
+      </c>
+      <c r="D11" s="5" t="n">
+        <v>2252.4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="7" t="inlineStr">
+        <is>
+          <t>TOTAL</t>
+        </is>
+      </c>
+      <c r="B12" s="8" t="n">
+        <v>12640.41</v>
+      </c>
+      <c r="C12" s="8" t="n">
+        <v>2543.77</v>
+      </c>
+      <c r="D12" s="8" t="n">
+        <v>14760.18</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="9" t="inlineStr">
+        <is>
+          <t>By VAT Rate</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>VAT Rate</t>
+        </is>
+      </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>Net</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>VAT</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
+        <is>
           <t>23%</t>
         </is>
       </c>
-      <c r="B11" s="5" t="n">
-[...6 lines deleted...]
-        <v>9.15</v>
+      <c r="B17" s="5" t="n">
+        <v>10565.49</v>
+      </c>
+      <c r="C17" s="5" t="n">
+        <v>2357.79</v>
+      </c>
+      <c r="D17" s="5" t="n">
+        <v>12499.28</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>9%</t>
+        </is>
+      </c>
+      <c r="B18" s="5" t="n">
+        <v>2066.42</v>
+      </c>
+      <c r="C18" s="5" t="n">
+        <v>185.98</v>
+      </c>
+      <c r="D18" s="5" t="n">
+        <v>2252.4</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>0%</t>
+        </is>
+      </c>
+      <c r="B19" s="5" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="C19" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="D19" s="5" t="n">
+        <v>8.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>