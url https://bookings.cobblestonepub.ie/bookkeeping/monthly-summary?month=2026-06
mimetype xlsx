--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -480,80 +480,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I50"/>
+  <dimension ref="A1:I82"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cobblestone Pub - Invoice Summary - June 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>45 approved invoice(s)</t>
+          <t>77 approved invoice(s)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Invoice #</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -637,1685 +637,2909 @@
           <t>2357</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr"/>
       <c r="E6" s="5" t="n">
         <v>350</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G6" s="5" t="n">
         <v>80.5</v>
       </c>
       <c r="H6" s="5" t="n">
         <v>430.5</v>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>2026-06-03</t>
+          <t>2026-06-02</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>9 White Deer Brewery</t>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
-          <t>41541</t>
-[...6 lines deleted...]
-      </c>
+          <t>005/86/00900</t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr"/>
       <c r="E7" s="5" t="n">
-        <v>545</v>
+        <v>6.5</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G7" s="5" t="n">
-        <v>125.35</v>
+        <v>1.5</v>
       </c>
       <c r="H7" s="5" t="n">
-        <v>670.35</v>
+        <v>8</v>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>2026-06-04</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>9 White Deer Brewery</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>234573</t>
+          <t>41541</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E8" s="5" t="n">
-        <v>588.96</v>
+        <v>545</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G8" s="5" t="n">
-        <v>125.69</v>
+        <v>125.35</v>
       </c>
       <c r="H8" s="5" t="n">
-        <v>714.65</v>
+        <v>670.35</v>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>Camden Clothing</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>1945427/001</t>
+          <t>310619</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Supplies</t>
         </is>
       </c>
       <c r="E9" s="5" t="n">
-        <v>2087.69</v>
+        <v>6665</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G9" s="5" t="n">
-        <v>480.17</v>
+        <v>1532.96</v>
       </c>
       <c r="H9" s="5" t="n">
-        <v>2567.86</v>
+        <v>8197.959999999999</v>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>Energia</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>218743</t>
+          <t>7418323</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Utilities – Electricity</t>
         </is>
       </c>
       <c r="E10" s="5" t="n">
-        <v>242.8</v>
+        <v>1644.42</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="G10" s="5" t="n">
-        <v>55.84</v>
+        <v>148</v>
       </c>
       <c r="H10" s="5" t="n">
-        <v>298.64</v>
+        <v>1792.42</v>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>Fresh</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>0108</t>
+          <t>4-2807935</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Cleaning</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E11" s="5" t="n">
-        <v>170</v>
+        <v>0</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G11" s="5" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="5" t="n">
-        <v>170</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>María Sánchez Clares</t>
+          <t>Lidl</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>05</t>
-[...2 lines deleted...]
-      <c r="D12" s="4" t="inlineStr"/>
+          <t>IE9513674T</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
       <c r="E12" s="5" t="n">
-        <v>34.51</v>
+        <v>3.4</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G12" s="5" t="n">
-        <v>7.94</v>
+        <v>0</v>
       </c>
       <c r="H12" s="5" t="n">
-        <v>42.45</v>
+        <v>3.4</v>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-06-03</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>9 White Deer Brewery</t>
+          <t>Musgrave</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>41597</t>
+          <t>137864</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E13" s="5" t="n">
-        <v>525</v>
+        <v>123.56</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G13" s="5" t="n">
-        <v>120.75</v>
+        <v>16.68</v>
       </c>
       <c r="H13" s="5" t="n">
-        <v>645.75</v>
+        <v>123.56</v>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-06-04</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>ANTA Food</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>219259</t>
+          <t>6800</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E14" s="5" t="n">
-        <v>485.6</v>
+        <v>175.9</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G14" s="5" t="n">
-        <v>111.69</v>
+        <v>32.18</v>
       </c>
       <c r="H14" s="5" t="n">
-        <v>597.29</v>
+        <v>208.08</v>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-06-04</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>BWG Foods</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>219251</t>
+          <t>234573</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E15" s="5" t="n">
-        <v>241.5</v>
+        <v>588.96</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G15" s="5" t="n">
-        <v>55.55</v>
+        <v>125.69</v>
       </c>
       <c r="H15" s="5" t="n">
-        <v>297.05</v>
+        <v>714.65</v>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-06-04</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>Trouble Brewing</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>18409</t>
-[...2 lines deleted...]
-      <c r="D16" s="4" t="inlineStr"/>
+          <t>9263359944</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E16" s="5" t="n">
-        <v>640</v>
+        <v>3853.4</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G16" s="5" t="n">
-        <v>147.2</v>
+        <v>886.28</v>
       </c>
       <c r="H16" s="5" t="n">
-        <v>787.2</v>
+        <v>4739.68</v>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-05</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>9 White Deer Brewery</t>
+          <t>JC Kenny</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>41643</t>
+          <t>1945427/001</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E17" s="5" t="n">
-        <v>185</v>
+        <v>2087.69</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G17" s="5" t="n">
-        <v>42.55</v>
+        <v>480.17</v>
       </c>
       <c r="H17" s="5" t="n">
-        <v>227.55</v>
+        <v>2567.86</v>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-05</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
-          <t>Adobe</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>IEN2026034284061</t>
+          <t>218743</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Software/Subscriptions</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E18" s="5" t="n">
-        <v>15.12</v>
+        <v>242.8</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G18" s="5" t="n">
-        <v>3.48</v>
+        <v>55.84</v>
       </c>
       <c r="H18" s="5" t="n">
-        <v>18.6</v>
+        <v>298.64</v>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-06-05</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>Tesco</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>#0112</t>
+          <t>1831-1YFU-1055-ZVL2</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Cleaning</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E19" s="5" t="n">
-        <v>170</v>
+        <v>11.18</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G19" s="5" t="n">
-        <v>0</v>
+        <v>2.57</v>
       </c>
       <c r="H19" s="5" t="n">
-        <v>170</v>
+        <v>13.75</v>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>2026-06-17</t>
+          <t>2026-06-06</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>Lidl</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>241922</t>
+          <t>IE021181189195157261</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E20" s="5" t="n">
-        <v>1409.16</v>
+        <v>4.06</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G20" s="5" t="n">
-        <v>315.31</v>
+        <v>0.93</v>
       </c>
       <c r="H20" s="5" t="n">
-        <v>1724.47</v>
+        <v>4.99</v>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>2026-06-17</t>
+          <t>2026-06-08</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>FourCorners</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>SI-00025540</t>
-[...2 lines deleted...]
-      <c r="D21" s="4" t="inlineStr"/>
+          <t>9263361139</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E21" s="5" t="n">
-        <v>252</v>
+        <v>10524.44</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G21" s="5" t="n">
-        <v>57.96</v>
+        <v>2420.62</v>
       </c>
       <c r="H21" s="5" t="n">
-        <v>309.96</v>
+        <v>12945.06</v>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>2026-06-17</t>
+          <t>2026-06-08</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>Newtown Coffee</t>
+          <t>JS Cleaning</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>SI-889</t>
+          <t>0108</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Food - Coffee</t>
+          <t>Cleaning</t>
         </is>
       </c>
       <c r="E22" s="5" t="n">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>13.5</v>
+        <v>23</v>
       </c>
       <c r="G22" s="5" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="5" t="n">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-08</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>Amazon</t>
+          <t>María Sánchez Clares</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>IE69HGBMAEUD</t>
+          <t>05</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr"/>
       <c r="E23" s="5" t="n">
-        <v>32.5</v>
+        <v>34.51</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G23" s="5" t="n">
-        <v>7.48</v>
+        <v>7.94</v>
       </c>
       <c r="H23" s="5" t="n">
-        <v>39.98</v>
+        <v>42.45</v>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-10</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>Amazon EU</t>
+          <t>Zingibeer Limited</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>IE69HNVFAEUD</t>
+          <t>INV-1394</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr"/>
       <c r="E24" s="5" t="n">
-        <v>28.48</v>
+        <v>234</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G24" s="5" t="n">
-        <v>6.55</v>
+        <v>53.82</v>
       </c>
       <c r="H24" s="5" t="n">
-        <v>35.03</v>
+        <v>287.82</v>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-11</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>Amazon EU</t>
+          <t>9 White Deer Brewery</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>IE69IB18AEUD</t>
-[...2 lines deleted...]
-      <c r="D25" s="4" t="inlineStr"/>
+          <t>41597</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E25" s="5" t="n">
-        <v>115.08</v>
+        <v>525</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G25" s="5" t="n">
-        <v>26.47</v>
+        <v>120.75</v>
       </c>
       <c r="H25" s="5" t="n">
-        <v>141.55</v>
+        <v>645.75</v>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>238837</t>
+          <t>9263366516</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E26" s="5" t="n">
-        <v>467.04</v>
+        <v>8995.219999999999</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G26" s="5" t="n">
-        <v>102.53</v>
+        <v>2068.9</v>
       </c>
       <c r="H26" s="5" t="n">
-        <v>569.5700000000001</v>
+        <v>11064.12</v>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>Grand Cru Beers</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>GCIQ8101</t>
-[...2 lines deleted...]
-      <c r="D27" s="4" t="inlineStr"/>
+          <t>219259</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E27" s="5" t="n">
-        <v>264</v>
+        <v>485.6</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G27" s="5" t="n">
-        <v>60.72</v>
+        <v>111.69</v>
       </c>
       <c r="H27" s="5" t="n">
-        <v>324.72</v>
+        <v>597.29</v>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>Sureguard</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>3621</t>
+          <t>219251</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Services - Security</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E28" s="5" t="n">
-        <v>160</v>
+        <v>241.5</v>
       </c>
       <c r="F28" s="6" t="n">
-        <v>13.5</v>
+        <v>23</v>
       </c>
       <c r="G28" s="5" t="n">
-        <v>21.6</v>
+        <v>55.55</v>
       </c>
       <c r="H28" s="5" t="n">
-        <v>181.6</v>
+        <v>297.05</v>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-06-12</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
           <t>Trouble Brewing</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>18437</t>
+          <t>18409</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr"/>
       <c r="E29" s="5" t="n">
         <v>640</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G29" s="5" t="n">
         <v>147.2</v>
       </c>
       <c r="H29" s="5" t="n">
         <v>787.2</v>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>9 White Deer Brewery</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>219813</t>
+          <t>41643</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E30" s="5" t="n">
-        <v>120.75</v>
+        <v>185</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G30" s="5" t="n">
-        <v>27.77</v>
+        <v>42.55</v>
       </c>
       <c r="H30" s="5" t="n">
-        <v>148.52</v>
+        <v>227.55</v>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>Adobe</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>219805</t>
+          <t>IEN2026034284061</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Software &amp; Subscriptions</t>
         </is>
       </c>
       <c r="E31" s="5" t="n">
-        <v>120.75</v>
+        <v>15.12</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G31" s="5" t="n">
-        <v>27.77</v>
+        <v>3.48</v>
       </c>
       <c r="H31" s="5" t="n">
-        <v>148.52</v>
+        <v>18.6</v>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>Tindal Wine Merchants</t>
+          <t>Gala</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>TXIB9069</t>
-[...2 lines deleted...]
-      <c r="D32" s="4" t="inlineStr"/>
+          <t>001-02-970522</t>
+        </is>
+      </c>
+      <c r="D32" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
       <c r="E32" s="5" t="n">
-        <v>1057.39</v>
+        <v>2.99</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G32" s="5" t="n">
-        <v>243.21</v>
+        <v>0</v>
       </c>
       <c r="H32" s="5" t="n">
-        <v>1300.6</v>
+        <v>2.99</v>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-06-16</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>BWG</t>
+          <t>JS Cleaning</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>245124</t>
+          <t>#0112</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Cleaning</t>
         </is>
       </c>
       <c r="E33" s="5" t="n">
-        <v>-161.5</v>
+        <v>170</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>13.5</v>
+        <v>23</v>
       </c>
       <c r="G33" s="5" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="5" t="n">
-        <v>-161.5</v>
+        <v>170</v>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-06-17</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>BWG Foods</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>#0115</t>
+          <t>241922</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Cleaning</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E34" s="5" t="n">
-        <v>170</v>
+        <v>1409.16</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G34" s="5" t="n">
-        <v>0</v>
+        <v>315.31</v>
       </c>
       <c r="H34" s="5" t="n">
-        <v>170</v>
+        <v>1724.47</v>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-06-17</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>Peninsula Business Services</t>
+          <t>FourCorners</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>I005734866</t>
+          <t>SI-00025540</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr"/>
       <c r="E35" s="5" t="n">
-        <v>437.95</v>
+        <v>252</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G35" s="5" t="n">
-        <v>100.73</v>
+        <v>57.96</v>
       </c>
       <c r="H35" s="5" t="n">
-        <v>538.6799999999999</v>
+        <v>309.96</v>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-06-17</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>Peninsula Business Services</t>
+          <t>Newtown Coffee</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>I005734866</t>
-[...2 lines deleted...]
-      <c r="D36" s="4" t="inlineStr"/>
+          <t>SI-889</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
       <c r="E36" s="5" t="n">
-        <v>437.95</v>
+        <v>280</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G36" s="5" t="n">
-        <v>100.73</v>
+        <v>0</v>
       </c>
       <c r="H36" s="5" t="n">
-        <v>538.6799999999999</v>
+        <v>280</v>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>Ticket Tailor</t>
+          <t>ANTA Food</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>70-1742</t>
-[...2 lines deleted...]
-      <c r="D37" s="4" t="inlineStr"/>
+          <t>6888</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E37" s="5" t="n">
-        <v>56</v>
+        <v>69.95</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G37" s="5" t="n">
-        <v>12.88</v>
+        <v>16.09</v>
       </c>
       <c r="H37" s="5" t="n">
-        <v>68.88</v>
+        <v>104.04</v>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>Noreast</t>
+          <t>Amazon</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>0000593305</t>
-[...6 lines deleted...]
-      </c>
+          <t>IE69HGBMAEUD</t>
+        </is>
+      </c>
+      <c r="D38" s="4" t="inlineStr"/>
       <c r="E38" s="5" t="n">
-        <v>255</v>
+        <v>32.5</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G38" s="5" t="n">
-        <v>58.65</v>
+        <v>7.48</v>
       </c>
       <c r="H38" s="5" t="n">
-        <v>313.65</v>
+        <v>39.98</v>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>2026-06-25</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>Amazon EU</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>245710</t>
-[...6 lines deleted...]
-      </c>
+          <t>IE69HNVFAEUD</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr"/>
       <c r="E39" s="5" t="n">
-        <v>1219.9</v>
+        <v>28.48</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G39" s="5" t="n">
-        <v>261.03</v>
+        <v>6.55</v>
       </c>
       <c r="H39" s="5" t="n">
-        <v>1480.93</v>
+        <v>35.03</v>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>2026-06-25</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>FourCorners</t>
+          <t>Amazon EU</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>SI-00025794</t>
+          <t>IE69IB18AEUD</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr"/>
       <c r="E40" s="5" t="n">
-        <v>252</v>
+        <v>115.08</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G40" s="5" t="n">
-        <v>57.96</v>
+        <v>26.47</v>
       </c>
       <c r="H40" s="5" t="n">
-        <v>309.96</v>
+        <v>141.55</v>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>2026-06-25</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>BWG Foods</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>1948233/001</t>
+          <t>238837</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E41" s="5" t="n">
-        <v>3455.02</v>
+        <v>467.04</v>
       </c>
       <c r="F41" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G41" s="5" t="n">
-        <v>794.65</v>
+        <v>102.53</v>
       </c>
       <c r="H41" s="5" t="n">
-        <v>4249.67</v>
+        <v>569.5700000000001</v>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>Herman's</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>1211-316764-1</t>
-[...2 lines deleted...]
-      <c r="D42" s="4" t="inlineStr"/>
+          <t>9263370231</t>
+        </is>
+      </c>
+      <c r="D42" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E42" s="5" t="n">
-        <v>130</v>
+        <v>11221.19</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G42" s="5" t="n">
-        <v>39.98</v>
+        <v>2580.87</v>
       </c>
       <c r="H42" s="5" t="n">
-        <v>169.98</v>
+        <v>13802.06</v>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>On-Sound</t>
+          <t>Grand Cru Beers</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>25-211</t>
+          <t>GCIQ8101</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr"/>
       <c r="E43" s="5" t="n">
-        <v>450</v>
+        <v>264</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G43" s="5" t="n">
-        <v>0</v>
+        <v>60.72</v>
       </c>
       <c r="H43" s="5" t="n">
-        <v>450</v>
+        <v>324.72</v>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>2026-06-26</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>Sí-bín Events</t>
-[...3 lines deleted...]
-      <c r="D44" s="4" t="inlineStr"/>
+          <t>Sureguard</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>3621</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
       <c r="E44" s="5" t="n">
-        <v>500</v>
+        <v>160</v>
       </c>
       <c r="F44" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G44" s="5" t="n">
-        <v>0</v>
+        <v>21.6</v>
       </c>
       <c r="H44" s="5" t="n">
-        <v>500</v>
+        <v>181.6</v>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>2026-06-28</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>María Sánchez Clares</t>
+          <t>Trouble Brewing</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>18437</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr"/>
       <c r="E45" s="5" t="n">
-        <v>28.3</v>
+        <v>640</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G45" s="5" t="n">
-        <v>0</v>
+        <v>147.2</v>
       </c>
       <c r="H45" s="5" t="n">
-        <v>28.3</v>
+        <v>787.2</v>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
+          <t>2026-06-18</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>Zingibeer Limited</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>#0112</t>
-[...6 lines deleted...]
-      </c>
+          <t>INV-1413</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr"/>
       <c r="E46" s="5" t="n">
-        <v>170</v>
+        <v>234</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G46" s="5" t="n">
-        <v>0</v>
+        <v>53.82</v>
       </c>
       <c r="H46" s="5" t="n">
-        <v>170</v>
+        <v>287.82</v>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="B47" s="4" t="inlineStr">
         <is>
-          <t>Google Cloud EMEA Limited</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>5617330090</t>
-[...2 lines deleted...]
-      <c r="D47" s="4" t="inlineStr"/>
+          <t>219813</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E47" s="5" t="n">
-        <v>101.2</v>
+        <v>120.75</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G47" s="5" t="n">
-        <v>23.28</v>
+        <v>27.77</v>
       </c>
       <c r="H47" s="5" t="n">
-        <v>124.48</v>
+        <v>148.52</v>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>Security &amp; Risk Communications Ltd</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>INV2523473</t>
+          <t>219805</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Professional Services</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E48" s="5" t="n">
-        <v>9.789999999999999</v>
+        <v>120.75</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G48" s="5" t="n">
-        <v>2.25</v>
+        <v>27.77</v>
       </c>
       <c r="H48" s="5" t="n">
-        <v>12.04</v>
+        <v>148.52</v>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>Tindal Wines</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>TXIB9069</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Wine</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="n">
+        <v>1057.39</v>
+      </c>
+      <c r="F49" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G49" s="5" t="n">
+        <v>243.21</v>
+      </c>
+      <c r="H49" s="5" t="n">
+        <v>1300.6</v>
+      </c>
+      <c r="I49" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B50" s="4" t="inlineStr">
+        <is>
+          <t>Lidl</t>
+        </is>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>227807/01</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="n">
+        <v>8.85</v>
+      </c>
+      <c r="F50" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G50" s="5" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="H50" s="5" t="n">
+        <v>10.89</v>
+      </c>
+      <c r="I50" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>Lidl</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>IE9513674T</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="F51" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G51" s="5" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="H51" s="5" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="I51" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>Tesco</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>67NK-1A3F-A057-34RE</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="F52" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G52" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H52" s="5" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="I52" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>BWG</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>245124</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="n">
+        <v>-161.5</v>
+      </c>
+      <c r="F53" s="6" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="G53" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H53" s="5" t="n">
+        <v>-161.5</v>
+      </c>
+      <c r="I53" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B54" s="4" t="inlineStr">
+        <is>
+          <t>Easons</t>
+        </is>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>07117</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="n">
+        <v>16.25</v>
+      </c>
+      <c r="F54" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G54" s="5" t="n">
+        <v>3.74</v>
+      </c>
+      <c r="H54" s="5" t="n">
+        <v>19.99</v>
+      </c>
+      <c r="I54" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>JS Cleaning</t>
+        </is>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>#0115</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>Cleaning</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="F55" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G55" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H55" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="I55" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B56" s="4" t="inlineStr">
+        <is>
+          <t>Peninsula Business Services</t>
+        </is>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>I005734866</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr"/>
+      <c r="E56" s="5" t="n">
+        <v>437.95</v>
+      </c>
+      <c r="F56" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G56" s="5" t="n">
+        <v>100.73</v>
+      </c>
+      <c r="H56" s="5" t="n">
+        <v>538.6799999999999</v>
+      </c>
+      <c r="I56" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B57" s="4" t="inlineStr">
+        <is>
+          <t>Peninsula Business Services</t>
+        </is>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>I005734866</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr"/>
+      <c r="E57" s="5" t="n">
+        <v>437.95</v>
+      </c>
+      <c r="F57" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G57" s="5" t="n">
+        <v>100.73</v>
+      </c>
+      <c r="H57" s="5" t="n">
+        <v>538.6799999999999</v>
+      </c>
+      <c r="I57" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>Tesco</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>516F-1MFT-K057-7EL1</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="F58" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G58" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H58" s="5" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="I58" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
+          <t>Ticket Tailor</t>
+        </is>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>70-1742</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr"/>
+      <c r="E59" s="5" t="n">
+        <v>56</v>
+      </c>
+      <c r="F59" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G59" s="5" t="n">
+        <v>12.88</v>
+      </c>
+      <c r="H59" s="5" t="n">
+        <v>68.88</v>
+      </c>
+      <c r="I59" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="B60" s="4" t="inlineStr">
+        <is>
+          <t>Market Pharmacy</t>
+        </is>
+      </c>
+      <c r="C60" s="4" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="D60" s="4" t="inlineStr"/>
+      <c r="E60" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="F60" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G60" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H60" s="5" t="n">
+        <v>9</v>
+      </c>
+      <c r="I60" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>006204</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr"/>
+      <c r="E61" s="5" t="n">
+        <v>14.63</v>
+      </c>
+      <c r="F61" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G61" s="5" t="n">
+        <v>3.37</v>
+      </c>
+      <c r="H61" s="5" t="n">
+        <v>18</v>
+      </c>
+      <c r="I61" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B62" s="4" t="inlineStr">
+        <is>
+          <t>Noreast</t>
+        </is>
+      </c>
+      <c r="C62" s="4" t="inlineStr">
+        <is>
+          <t>0000593305</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E62" s="5" t="n">
+        <v>255</v>
+      </c>
+      <c r="F62" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G62" s="5" t="n">
+        <v>58.65</v>
+      </c>
+      <c r="H62" s="5" t="n">
+        <v>313.65</v>
+      </c>
+      <c r="I62" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B63" s="4" t="inlineStr">
+        <is>
+          <t>imend</t>
+        </is>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>SR-01191</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>Repairs &amp; Maintenance</t>
+        </is>
+      </c>
+      <c r="E63" s="5" t="n">
+        <v>300</v>
+      </c>
+      <c r="F63" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G63" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H63" s="5" t="n">
+        <v>300</v>
+      </c>
+      <c r="I63" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>ANTA Food</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>6934</t>
+        </is>
+      </c>
+      <c r="D64" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E64" s="5" t="n">
+        <v>527.7</v>
+      </c>
+      <c r="F64" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G64" s="5" t="n">
+        <v>96.54000000000001</v>
+      </c>
+      <c r="H64" s="5" t="n">
+        <v>624.24</v>
+      </c>
+      <c r="I64" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B65" s="4" t="inlineStr">
+        <is>
+          <t>BWG Foods</t>
+        </is>
+      </c>
+      <c r="C65" s="4" t="inlineStr">
+        <is>
+          <t>245710</t>
+        </is>
+      </c>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E65" s="5" t="n">
+        <v>1219.9</v>
+      </c>
+      <c r="F65" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G65" s="5" t="n">
+        <v>261.03</v>
+      </c>
+      <c r="H65" s="5" t="n">
+        <v>1480.93</v>
+      </c>
+      <c r="I65" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B66" s="4" t="inlineStr">
+        <is>
+          <t>Diageo</t>
+        </is>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>9263375127</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E66" s="5" t="n">
+        <v>6100.81</v>
+      </c>
+      <c r="F66" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G66" s="5" t="n">
+        <v>1403.19</v>
+      </c>
+      <c r="H66" s="5" t="n">
+        <v>7504</v>
+      </c>
+      <c r="I66" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B67" s="4" t="inlineStr">
+        <is>
+          <t>Flying Tiger Copenhagen</t>
+        </is>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>0123294</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr"/>
+      <c r="E67" s="5" t="n">
+        <v>22.76</v>
+      </c>
+      <c r="F67" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G67" s="5" t="n">
+        <v>5.24</v>
+      </c>
+      <c r="H67" s="5" t="n">
+        <v>28</v>
+      </c>
+      <c r="I67" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B68" s="4" t="inlineStr">
+        <is>
+          <t>FourCorners</t>
+        </is>
+      </c>
+      <c r="C68" s="4" t="inlineStr">
+        <is>
+          <t>SI-00025794</t>
+        </is>
+      </c>
+      <c r="D68" s="4" t="inlineStr"/>
+      <c r="E68" s="5" t="n">
+        <v>252</v>
+      </c>
+      <c r="F68" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G68" s="5" t="n">
+        <v>57.96</v>
+      </c>
+      <c r="H68" s="5" t="n">
+        <v>309.96</v>
+      </c>
+      <c r="I68" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>JC Kenny</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>1948233/001</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E69" s="5" t="n">
+        <v>3455.02</v>
+      </c>
+      <c r="F69" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G69" s="5" t="n">
+        <v>794.65</v>
+      </c>
+      <c r="H69" s="5" t="n">
+        <v>4249.67</v>
+      </c>
+      <c r="I69" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B70" s="4" t="inlineStr">
+        <is>
+          <t>Lidl</t>
+        </is>
+      </c>
+      <c r="C70" s="4" t="inlineStr">
+        <is>
+          <t>231775/01</t>
+        </is>
+      </c>
+      <c r="D70" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E70" s="5" t="n">
+        <v>17</v>
+      </c>
+      <c r="F70" s="6" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="G70" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H70" s="5" t="n">
+        <v>17</v>
+      </c>
+      <c r="I70" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t>Penneys</t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>0001064025999</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr"/>
+      <c r="E71" s="5" t="n">
+        <v>8.130000000000001</v>
+      </c>
+      <c r="F71" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G71" s="5" t="n">
+        <v>1.87</v>
+      </c>
+      <c r="H71" s="5" t="n">
+        <v>10</v>
+      </c>
+      <c r="I71" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B72" s="4" t="inlineStr">
+        <is>
+          <t>Three Ireland</t>
+        </is>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>409741454007</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr">
+        <is>
+          <t>Utilities – Telecoms</t>
+        </is>
+      </c>
+      <c r="E72" s="5" t="n">
+        <v>108.2</v>
+      </c>
+      <c r="F72" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G72" s="5" t="n">
+        <v>21.9</v>
+      </c>
+      <c r="H72" s="5" t="n">
+        <v>130.1</v>
+      </c>
+      <c r="I72" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B73" s="4" t="inlineStr">
+        <is>
+          <t>Herman's</t>
+        </is>
+      </c>
+      <c r="C73" s="4" t="inlineStr">
+        <is>
+          <t>1211-316764-1</t>
+        </is>
+      </c>
+      <c r="D73" s="4" t="inlineStr"/>
+      <c r="E73" s="5" t="n">
+        <v>130</v>
+      </c>
+      <c r="F73" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G73" s="5" t="n">
+        <v>39.98</v>
+      </c>
+      <c r="H73" s="5" t="n">
+        <v>169.98</v>
+      </c>
+      <c r="I73" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>On-Sound</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>25-211</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr"/>
+      <c r="E74" s="5" t="n">
+        <v>450</v>
+      </c>
+      <c r="F74" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G74" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H74" s="5" t="n">
+        <v>450</v>
+      </c>
+      <c r="I74" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B75" s="4" t="inlineStr">
+        <is>
+          <t>Sí-bín Events</t>
+        </is>
+      </c>
+      <c r="C75" s="4" t="inlineStr"/>
+      <c r="D75" s="4" t="inlineStr"/>
+      <c r="E75" s="5" t="n">
+        <v>500</v>
+      </c>
+      <c r="F75" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G75" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H75" s="5" t="n">
+        <v>500</v>
+      </c>
+      <c r="I75" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="B76" s="4" t="inlineStr">
+        <is>
+          <t>Healy Accounting Services</t>
+        </is>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>1107</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>Professional Services</t>
+        </is>
+      </c>
+      <c r="E76" s="5" t="n">
+        <v>500</v>
+      </c>
+      <c r="F76" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G76" s="5" t="n">
+        <v>115</v>
+      </c>
+      <c r="H76" s="5" t="n">
+        <v>615</v>
+      </c>
+      <c r="I76" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t>María Sánchez Clares</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr"/>
+      <c r="E77" s="5" t="n">
+        <v>28.3</v>
+      </c>
+      <c r="F77" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G77" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H77" s="5" t="n">
+        <v>28.3</v>
+      </c>
+      <c r="I77" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B78" s="4" t="inlineStr">
+        <is>
+          <t>JS Cleaning</t>
+        </is>
+      </c>
+      <c r="C78" s="4" t="inlineStr">
+        <is>
+          <t>#0112</t>
+        </is>
+      </c>
+      <c r="D78" s="4" t="inlineStr">
+        <is>
+          <t>Cleaning</t>
+        </is>
+      </c>
+      <c r="E78" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="F78" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G78" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H78" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="I78" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="4" t="inlineStr">
+        <is>
           <t>2026-06-30</t>
         </is>
       </c>
-      <c r="B49" s="4" t="inlineStr">
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>Google Cloud EMEA Limited</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>5617330090</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr"/>
+      <c r="E79" s="5" t="n">
+        <v>101.2</v>
+      </c>
+      <c r="F79" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G79" s="5" t="n">
+        <v>23.28</v>
+      </c>
+      <c r="H79" s="5" t="n">
+        <v>124.48</v>
+      </c>
+      <c r="I79" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B80" s="4" t="inlineStr">
+        <is>
+          <t>Security &amp; Risk Communications Ltd</t>
+        </is>
+      </c>
+      <c r="C80" s="4" t="inlineStr">
+        <is>
+          <t>INV2523473</t>
+        </is>
+      </c>
+      <c r="D80" s="4" t="inlineStr">
+        <is>
+          <t>Professional Services</t>
+        </is>
+      </c>
+      <c r="E80" s="5" t="n">
+        <v>9.789999999999999</v>
+      </c>
+      <c r="F80" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G80" s="5" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="H80" s="5" t="n">
+        <v>12.04</v>
+      </c>
+      <c r="I80" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="4" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B81" s="4" t="inlineStr">
         <is>
           <t>Sureguard</t>
         </is>
       </c>
-      <c r="C49" s="4" t="inlineStr">
+      <c r="C81" s="4" t="inlineStr">
         <is>
           <t>3641</t>
         </is>
       </c>
-      <c r="D49" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E49" s="5" t="n">
+      <c r="D81" s="4" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
+      <c r="E81" s="5" t="n">
         <v>180</v>
       </c>
-      <c r="F49" s="6" t="n">
+      <c r="F81" s="6" t="n">
         <v>13.5</v>
       </c>
-      <c r="G49" s="5" t="n">
+      <c r="G81" s="5" t="n">
         <v>24.3</v>
       </c>
-      <c r="H49" s="5" t="n">
+      <c r="H81" s="5" t="n">
         <v>204.3</v>
       </c>
-      <c r="I49" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A50" s="7" t="inlineStr">
+      <c r="I81" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B50" s="7" t="n"/>
-[...12 lines deleted...]
-      <c r="I50" s="7" t="n"/>
+      <c r="B82" s="7" t="n"/>
+      <c r="C82" s="7" t="n"/>
+      <c r="D82" s="7" t="n"/>
+      <c r="E82" s="8" t="n">
+        <v>70513.14</v>
+      </c>
+      <c r="F82" s="7" t="n"/>
+      <c r="G82" s="8" t="n">
+        <v>15345.96</v>
+      </c>
+      <c r="H82" s="8" t="n">
+        <v>85869.22</v>
+      </c>
+      <c r="I82" s="7" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Summary - June 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>By Category</t>
         </is>
@@ -2328,277 +3552,341 @@
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>(uncategorised)</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>5807.36</v>
+        <v>5278.99</v>
       </c>
       <c r="C5" s="5" t="n">
-        <v>1120.79</v>
+        <v>997.2</v>
       </c>
       <c r="D5" s="5" t="n">
-        <v>6928.15</v>
+        <v>6276.19</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Cleaning</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>850</v>
       </c>
       <c r="C6" s="5" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="5" t="n">
         <v>850</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>5797.71</v>
+        <v>49205.02</v>
       </c>
       <c r="C7" s="5" t="n">
-        <v>1333.47</v>
+        <v>11308.87</v>
       </c>
       <c r="D7" s="5" t="n">
-        <v>7131.18</v>
+        <v>60531.89</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Wine</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>2466.4</v>
+        <v>1057.39</v>
       </c>
       <c r="C8" s="5" t="n">
-        <v>567.27</v>
+        <v>243.21</v>
       </c>
       <c r="D8" s="5" t="n">
-        <v>3033.67</v>
+        <v>1300.6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>3523.56</v>
+        <v>4522.96</v>
       </c>
       <c r="C9" s="5" t="n">
-        <v>804.5599999999999</v>
+        <v>923.45</v>
       </c>
       <c r="D9" s="5" t="n">
-        <v>4328.12</v>
+        <v>5438.53</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Food - Coffee</t>
+          <t>Professional Services</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>280</v>
+        <v>509.79</v>
       </c>
       <c r="C10" s="5" t="n">
-        <v>0</v>
+        <v>117.25</v>
       </c>
       <c r="D10" s="5" t="n">
-        <v>280</v>
+        <v>627.04</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Professional Services</t>
+          <t>Repairs &amp; Maintenance</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>9.789999999999999</v>
+        <v>300</v>
       </c>
       <c r="C11" s="5" t="n">
-        <v>2.25</v>
+        <v>0</v>
       </c>
       <c r="D11" s="5" t="n">
-        <v>12.04</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Services - Security</t>
+          <t>Services</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>340</v>
       </c>
       <c r="C12" s="5" t="n">
         <v>45.9</v>
       </c>
       <c r="D12" s="5" t="n">
         <v>385.9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Software/Subscriptions</t>
+          <t>Software &amp; Subscriptions</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>15.12</v>
       </c>
       <c r="C13" s="5" t="n">
         <v>3.48</v>
       </c>
       <c r="D13" s="5" t="n">
         <v>18.6</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="7" t="inlineStr">
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="B14" s="5" t="n">
+        <v>6681.25</v>
+      </c>
+      <c r="C14" s="5" t="n">
+        <v>1536.7</v>
+      </c>
+      <c r="D14" s="5" t="n">
+        <v>8217.950000000001</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>Utilities – Electricity</t>
+        </is>
+      </c>
+      <c r="B15" s="5" t="n">
+        <v>1644.42</v>
+      </c>
+      <c r="C15" s="5" t="n">
+        <v>148</v>
+      </c>
+      <c r="D15" s="5" t="n">
+        <v>1792.42</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>Utilities – Telecoms</t>
+        </is>
+      </c>
+      <c r="B16" s="5" t="n">
+        <v>108.2</v>
+      </c>
+      <c r="C16" s="5" t="n">
+        <v>21.9</v>
+      </c>
+      <c r="D16" s="5" t="n">
+        <v>130.1</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B14" s="8" t="n">
-[...10 lines deleted...]
-      <c r="A17" s="9" t="inlineStr">
+      <c r="B17" s="8" t="n">
+        <v>70513.14</v>
+      </c>
+      <c r="C17" s="8" t="n">
+        <v>15345.96</v>
+      </c>
+      <c r="D17" s="8" t="n">
+        <v>85869.22</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="9" t="inlineStr">
         <is>
           <t>By VAT Rate</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="3" t="inlineStr">
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
         <is>
           <t>VAT Rate</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
+      <c r="B21" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
-      <c r="C18" s="3" t="inlineStr">
+      <c r="C21" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
-      <c r="D18" s="3" t="inlineStr">
+      <c r="D21" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="4" t="inlineStr">
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
         <is>
           <t>23%</t>
         </is>
       </c>
-      <c r="B19" s="5" t="n">
-[...10 lines deleted...]
-      <c r="A20" s="4" t="inlineStr">
+      <c r="B22" s="5" t="n">
+        <v>67764.17</v>
+      </c>
+      <c r="C22" s="5" t="n">
+        <v>15135.38</v>
+      </c>
+      <c r="D22" s="5" t="n">
+        <v>82917.55</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
         <is>
           <t>13.5%</t>
         </is>
       </c>
-      <c r="B20" s="5" t="n">
-[...10 lines deleted...]
-      <c r="A21" s="4" t="inlineStr">
+      <c r="B23" s="5" t="n">
+        <v>605.45</v>
+      </c>
+      <c r="C23" s="5" t="n">
+        <v>62.58</v>
+      </c>
+      <c r="D23" s="5" t="n">
+        <v>660.15</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>9%</t>
+        </is>
+      </c>
+      <c r="B24" s="5" t="n">
+        <v>1644.42</v>
+      </c>
+      <c r="C24" s="5" t="n">
+        <v>148</v>
+      </c>
+      <c r="D24" s="5" t="n">
+        <v>1792.42</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
-      <c r="B21" s="5" t="n">
-[...2 lines deleted...]
-      <c r="C21" s="5" t="n">
+      <c r="B25" s="5" t="n">
+        <v>499.1</v>
+      </c>
+      <c r="C25" s="5" t="n">
         <v>0</v>
       </c>
-      <c r="D21" s="5" t="n">
-        <v>170</v>
+      <c r="D25" s="5" t="n">
+        <v>499.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>