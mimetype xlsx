--- v1 (2026-08-25)
+++ v2 (2026-10-12)
@@ -480,80 +480,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cobblestone Pub - Invoice Summary - May 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>54 approved invoice(s)</t>
+          <t>55 approved invoice(s)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Invoice #</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -2337,392 +2337,431 @@
         <is>
           <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E50" s="5" t="n">
         <v>640.89</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G50" s="5" t="n">
         <v>137.63</v>
       </c>
       <c r="H50" s="5" t="n">
         <v>778.52</v>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>Bord Gáis Energy</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>1944435/001</t>
+          <t>244829834266</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Drinks – Beer &amp; Cider</t>
+          <t>Utilities – Gas</t>
         </is>
       </c>
       <c r="E51" s="5" t="n">
-        <v>2594.19</v>
+        <v>421.96</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="G51" s="5" t="n">
-        <v>595.84</v>
+        <v>37.98</v>
       </c>
       <c r="H51" s="5" t="n">
-        <v>3190.03</v>
+        <v>459.94</v>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>Diageo</t>
+          <t>JC Kenny</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>9263357126</t>
+          <t>1944435/001</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E52" s="5" t="n">
-        <v>7948.64</v>
+        <v>2594.19</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G52" s="5" t="n">
-        <v>1828.19</v>
+        <v>595.84</v>
       </c>
       <c r="H52" s="5" t="n">
-        <v>9776.83</v>
+        <v>3190.03</v>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
           <t>2026-05-29</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>Fresh</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>3-3184882</t>
+          <t>9263357126</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Food &amp; Consumables</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E53" s="5" t="n">
-        <v>3.2</v>
+        <v>7948.64</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>13.5</v>
+        <v>23</v>
       </c>
       <c r="G53" s="5" t="n">
-        <v>0</v>
+        <v>1828.19</v>
       </c>
       <c r="H53" s="5" t="n">
-        <v>3.2</v>
+        <v>9776.83</v>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
           <t>2026-05-29</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>Trouble Brewing</t>
+          <t>Fresh</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>18341</t>
+          <t>3-3184882</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Drinks – Beer &amp; Cider</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E54" s="5" t="n">
-        <v>320</v>
+        <v>3.2</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G54" s="5" t="n">
-        <v>73.59999999999999</v>
+        <v>0</v>
       </c>
       <c r="H54" s="5" t="n">
-        <v>393.6</v>
+        <v>3.2</v>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-05-29</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>Camden Clothing</t>
+          <t>Trouble Brewing</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>310054</t>
+          <t>18341</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Supplies</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E55" s="5" t="n">
-        <v>2940</v>
+        <v>320</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G55" s="5" t="n">
-        <v>676.2</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="H55" s="5" t="n">
-        <v>3616.2</v>
+        <v>393.6</v>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>2026-05-31</t>
+          <t>2026-05-30</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>Google Cloud EMEA Limited</t>
+          <t>Camden Clothing</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>5586626288</t>
-[...2 lines deleted...]
-      <c r="D56" s="4" t="inlineStr"/>
+          <t>310054</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
       <c r="E56" s="5" t="n">
-        <v>95.47</v>
+        <v>2940</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G56" s="5" t="n">
-        <v>21.96</v>
+        <v>676.2</v>
       </c>
       <c r="H56" s="5" t="n">
-        <v>117.43</v>
+        <v>3616.2</v>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>2026-05-31</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>Google Cloud EMEA Limited</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>None</t>
-[...6 lines deleted...]
-      </c>
+          <t>5586626288</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr"/>
       <c r="E57" s="5" t="n">
-        <v>6831.1</v>
+        <v>95.47</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G57" s="5" t="n">
-        <v>1556.47</v>
+        <v>21.96</v>
       </c>
       <c r="H57" s="5" t="n">
-        <v>8387.57</v>
+        <v>117.43</v>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
           <t>2026-05-31</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
+          <t>JC Kenny</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E58" s="5" t="n">
+        <v>6831.1</v>
+      </c>
+      <c r="F58" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G58" s="5" t="n">
+        <v>1556.47</v>
+      </c>
+      <c r="H58" s="5" t="n">
+        <v>8387.57</v>
+      </c>
+      <c r="I58" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
           <t>Security &amp; Risk Communications Ltd</t>
         </is>
       </c>
-      <c r="C58" s="4" t="inlineStr">
+      <c r="C59" s="4" t="inlineStr">
         <is>
           <t>INV2493631</t>
         </is>
       </c>
-      <c r="D58" s="4" t="inlineStr">
+      <c r="D59" s="4" t="inlineStr">
         <is>
           <t>Professional Services</t>
         </is>
       </c>
-      <c r="E58" s="5" t="n">
+      <c r="E59" s="5" t="n">
         <v>9.789999999999999</v>
       </c>
-      <c r="F58" s="6" t="n">
-[...2 lines deleted...]
-      <c r="G58" s="5" t="n">
+      <c r="F59" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G59" s="5" t="n">
         <v>2.25</v>
       </c>
-      <c r="H58" s="5" t="n">
+      <c r="H59" s="5" t="n">
         <v>12.04</v>
       </c>
-      <c r="I58" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A59" s="7" t="inlineStr">
+      <c r="I59" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B59" s="7" t="n"/>
-[...12 lines deleted...]
-      <c r="I59" s="7" t="n"/>
+      <c r="B60" s="7" t="n"/>
+      <c r="C60" s="7" t="n"/>
+      <c r="D60" s="7" t="n"/>
+      <c r="E60" s="8" t="n">
+        <v>75214.61</v>
+      </c>
+      <c r="F60" s="7" t="n"/>
+      <c r="G60" s="8" t="n">
+        <v>16903.49</v>
+      </c>
+      <c r="H60" s="8" t="n">
+        <v>92071.03999999999</v>
+      </c>
+      <c r="I60" s="7" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Summary - May 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>By Category</t>
         </is>
@@ -2923,169 +2962,185 @@
         <v>252.44</v>
       </c>
       <c r="D15" s="5" t="n">
         <v>1350</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Utilities – Electricity</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>1460.86</v>
       </c>
       <c r="C16" s="5" t="n">
         <v>111.46</v>
       </c>
       <c r="D16" s="5" t="n">
         <v>1572.32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
+          <t>Utilities – Gas</t>
+        </is>
+      </c>
+      <c r="B17" s="5" t="n">
+        <v>421.96</v>
+      </c>
+      <c r="C17" s="5" t="n">
+        <v>37.98</v>
+      </c>
+      <c r="D17" s="5" t="n">
+        <v>459.94</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
           <t>Utilities – Telecoms</t>
         </is>
       </c>
-      <c r="B17" s="5" t="n">
+      <c r="B18" s="5" t="n">
         <v>123.2</v>
       </c>
-      <c r="C17" s="5" t="n">
+      <c r="C18" s="5" t="n">
         <v>25.35</v>
       </c>
-      <c r="D17" s="5" t="n">
+      <c r="D18" s="5" t="n">
         <v>148.55</v>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="7" t="inlineStr">
+    <row r="19">
+      <c r="A19" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B18" s="8" t="n">
-[...10 lines deleted...]
-      <c r="A21" s="9" t="inlineStr">
+      <c r="B19" s="8" t="n">
+        <v>75214.61</v>
+      </c>
+      <c r="C19" s="8" t="n">
+        <v>16903.49</v>
+      </c>
+      <c r="D19" s="8" t="n">
+        <v>92071.03999999999</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="9" t="inlineStr">
         <is>
           <t>By VAT Rate</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="3" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
         <is>
           <t>VAT Rate</t>
         </is>
       </c>
-      <c r="B22" s="3" t="inlineStr">
+      <c r="B23" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
-      <c r="C22" s="3" t="inlineStr">
+      <c r="C23" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
-      <c r="D22" s="3" t="inlineStr">
+      <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
-      </c>
-[...14 lines deleted...]
-        <v>89781.05</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>23%</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>9.220000000000001</v>
+        <v>73074.44</v>
       </c>
       <c r="C24" s="5" t="n">
-        <v>0.38</v>
+        <v>16753.67</v>
       </c>
       <c r="D24" s="5" t="n">
-        <v>9.6</v>
+        <v>89781.05</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>9%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>1460.86</v>
+        <v>9.220000000000001</v>
       </c>
       <c r="C25" s="5" t="n">
-        <v>111.46</v>
+        <v>0.38</v>
       </c>
       <c r="D25" s="5" t="n">
-        <v>1572.32</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
+          <t>9%</t>
+        </is>
+      </c>
+      <c r="B26" s="5" t="n">
+        <v>1882.82</v>
+      </c>
+      <c r="C26" s="5" t="n">
+        <v>149.44</v>
+      </c>
+      <c r="D26" s="5" t="n">
+        <v>2032.26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="inlineStr">
+        <is>
           <t>0%</t>
         </is>
       </c>
-      <c r="B26" s="5" t="n">
+      <c r="B27" s="5" t="n">
         <v>248.13</v>
       </c>
-      <c r="C26" s="5" t="n">
+      <c r="C27" s="5" t="n">
         <v>0</v>
       </c>
-      <c r="D26" s="5" t="n">
+      <c r="D27" s="5" t="n">
         <v>248.13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>