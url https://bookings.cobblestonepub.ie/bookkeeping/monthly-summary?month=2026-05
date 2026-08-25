--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -480,80 +480,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cobblestone Pub - Invoice Summary - May 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>43 approved invoice(s)</t>
+          <t>54 approved invoice(s)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Invoice #</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -578,51 +578,51 @@
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>2026-05-01</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Diageo</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>9263334729</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E5" s="5" t="n">
         <v>10063.71</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>2314.65</v>
       </c>
       <c r="H5" s="5" t="n">
         <v>12378.36</v>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>2026-05-01</t>
         </is>
@@ -656,1635 +656,2056 @@
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>2026-05-05</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>BWG Foods</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>218552</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E7" s="5" t="n">
         <v>-165.75</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="5" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="5" t="n">
         <v>-165.75</v>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>9 White Deer Brewery</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>41344</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E8" s="5" t="n">
         <v>895</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G8" s="5" t="n">
         <v>205.85</v>
       </c>
       <c r="H8" s="5" t="n">
         <v>1100.85</v>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>2026-05-06</t>
         </is>
       </c>
       <c r="B9" s="4" t="inlineStr">
         <is>
-          <t>Lidl</t>
+          <t>Energia</t>
         </is>
       </c>
       <c r="C9" s="4" t="inlineStr">
         <is>
-          <t>IE9513674T</t>
+          <t>7393204</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Utilities – Electricity</t>
         </is>
       </c>
       <c r="E9" s="5" t="n">
-        <v>10.21</v>
+        <v>1196.41</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G9" s="5" t="n">
-        <v>0</v>
+        <v>107.68</v>
       </c>
       <c r="H9" s="5" t="n">
-        <v>10.21</v>
+        <v>1304.09</v>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="B10" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>Lidl</t>
         </is>
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
-          <t>219241</t>
+          <t>IE9513674T</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E10" s="5" t="n">
-        <v>670.95</v>
+        <v>10.21</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G10" s="5" t="n">
-        <v>146.5</v>
+        <v>0</v>
       </c>
       <c r="H10" s="5" t="n">
-        <v>817.45</v>
+        <v>10.21</v>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>2026-05-07</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>Fresh</t>
+          <t>BWG Foods</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>12-21536</t>
+          <t>219241</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E11" s="5" t="n">
-        <v>2.82</v>
+        <v>670.95</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>13.5</v>
+        <v>23</v>
       </c>
       <c r="G11" s="5" t="n">
-        <v>0.38</v>
+        <v>146.5</v>
       </c>
       <c r="H11" s="5" t="n">
-        <v>3.2</v>
+        <v>817.45</v>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>2026-05-07</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>Trouble Brewing</t>
+          <t>Fresh</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>18213</t>
-[...2 lines deleted...]
-      <c r="D12" s="4" t="inlineStr"/>
+          <t>12-21536</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
       <c r="E12" s="5" t="n">
-        <v>480</v>
+        <v>2.82</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G12" s="5" t="n">
-        <v>110.4</v>
+        <v>0.38</v>
       </c>
       <c r="H12" s="5" t="n">
-        <v>590.4</v>
+        <v>3.2</v>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>Diageo</t>
+          <t>Trouble Brewing</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>9263339456</t>
-[...6 lines deleted...]
-      </c>
+          <t>18213</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr"/>
       <c r="E13" s="5" t="n">
-        <v>7725.72</v>
+        <v>480</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G13" s="5" t="n">
-        <v>1776.92</v>
+        <v>110.4</v>
       </c>
       <c r="H13" s="5" t="n">
-        <v>9502.639999999999</v>
+        <v>590.4</v>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>2026-05-08</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>Herman's</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>1149-314968-1</t>
+          <t>9263339456</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Merchandise/Supplies</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E14" s="5" t="n">
-        <v>60</v>
+        <v>7725.72</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G14" s="5" t="n">
-        <v>18.45</v>
+        <v>1776.92</v>
       </c>
       <c r="H14" s="5" t="n">
-        <v>78.45</v>
+        <v>9502.639999999999</v>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>2026-05-08</t>
         </is>
       </c>
       <c r="B15" s="4" t="inlineStr">
         <is>
-          <t>Lidl</t>
+          <t>Herman's</t>
         </is>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>194685/01</t>
+          <t>1149-314968-1</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Supplies</t>
         </is>
       </c>
       <c r="E15" s="5" t="n">
-        <v>5.35</v>
+        <v>60</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G15" s="5" t="n">
-        <v>0.89</v>
+        <v>18.45</v>
       </c>
       <c r="H15" s="5" t="n">
-        <v>6.24</v>
+        <v>78.45</v>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>2026-05-08</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>Tindal Wines</t>
+          <t>Lidl</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>TXIB6807</t>
+          <t>194685/01</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Wine</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E16" s="5" t="n">
-        <v>1280.78</v>
+        <v>5.35</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G16" s="5" t="n">
-        <v>294.62</v>
+        <v>0.89</v>
       </c>
       <c r="H16" s="5" t="n">
-        <v>1575.4</v>
+        <v>6.24</v>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="B17" s="4" t="inlineStr">
         <is>
-          <t>Screw Fix</t>
+          <t>Tindal Wines</t>
         </is>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>N2627776455</t>
+          <t>TXIB6807</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Supplies - Hardware</t>
+          <t>Drinks – Wine</t>
         </is>
       </c>
       <c r="E17" s="5" t="n">
-        <v>71.87</v>
+        <v>1280.78</v>
       </c>
       <c r="F17" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G17" s="5" t="n">
-        <v>16.53</v>
+        <v>294.62</v>
       </c>
       <c r="H17" s="5" t="n">
-        <v>88.40000000000001</v>
+        <v>1575.4</v>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>2026-05-10</t>
         </is>
       </c>
       <c r="B18" s="4" t="inlineStr">
         <is>
           <t>Screw Fix</t>
         </is>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>N2627760052</t>
+          <t>N2627776455</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Supplies - Hardware</t>
+          <t>Supplies</t>
         </is>
       </c>
       <c r="E18" s="5" t="n">
-        <v>15</v>
+        <v>71.87</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G18" s="5" t="n">
-        <v>3.45</v>
+        <v>16.53</v>
       </c>
       <c r="H18" s="5" t="n">
-        <v>19</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="B19" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>Screw Fix</t>
         </is>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>0085</t>
+          <t>N2627760052</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Cleaning</t>
+          <t>Supplies</t>
         </is>
       </c>
       <c r="E19" s="5" t="n">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G19" s="5" t="n">
-        <v>39.1</v>
+        <v>3.45</v>
       </c>
       <c r="H19" s="5" t="n">
-        <v>170</v>
+        <v>19</v>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="B20" s="4" t="inlineStr">
         <is>
-          <t>City Cycle</t>
+          <t>Screwfix</t>
         </is>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>001-003141</t>
-[...6 lines deleted...]
-      </c>
+          <t>N2627776455</t>
+        </is>
+      </c>
+      <c r="D20" s="4" t="inlineStr"/>
       <c r="E20" s="5" t="n">
-        <v>548.78</v>
+        <v>71.87</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G20" s="5" t="n">
-        <v>126.22</v>
+        <v>16.53</v>
       </c>
       <c r="H20" s="5" t="n">
-        <v>675</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="B21" s="4" t="inlineStr">
         <is>
-          <t>María Sánchez Clares</t>
+          <t>JS Cleaning</t>
         </is>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>03</t>
-[...2 lines deleted...]
-      <c r="D21" s="4" t="inlineStr"/>
+          <t>0085</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>Cleaning</t>
+        </is>
+      </c>
       <c r="E21" s="5" t="n">
-        <v>63.67</v>
+        <v>170</v>
       </c>
       <c r="F21" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G21" s="5" t="n">
-        <v>0</v>
+        <v>39.1</v>
       </c>
       <c r="H21" s="5" t="n">
-        <v>63.67</v>
+        <v>170</v>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>Murphy Piano Tuning &amp; Repair</t>
+          <t>City Cycle</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>0000416</t>
+          <t>001-01-55295</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Repairs &amp; Maintenance</t>
+          <t>Transport</t>
         </is>
       </c>
       <c r="E22" s="5" t="n">
-        <v>350</v>
+        <v>548.78</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G22" s="5" t="n">
-        <v>80.5</v>
+        <v>126.22</v>
       </c>
       <c r="H22" s="5" t="n">
-        <v>350</v>
+        <v>675</v>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>ANTA Food</t>
+          <t>City Cycle</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>6635</t>
+          <t>001-003141</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Transport</t>
         </is>
       </c>
       <c r="E23" s="5" t="n">
-        <v>559.6</v>
+        <v>548.78</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G23" s="5" t="n">
-        <v>128.7</v>
+        <v>126.22</v>
       </c>
       <c r="H23" s="5" t="n">
-        <v>760.3</v>
+        <v>675</v>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>María Sánchez Clares</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>223392</t>
-[...6 lines deleted...]
-      </c>
+          <t>03</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr"/>
       <c r="E24" s="5" t="n">
-        <v>198.63</v>
+        <v>63.67</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G24" s="5" t="n">
-        <v>43.73</v>
+        <v>0</v>
       </c>
       <c r="H24" s="5" t="n">
-        <v>242.36</v>
+        <v>63.67</v>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>Irish Restaurant Awards</t>
+          <t>Murphy Piano Tuning &amp; Repair</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>None</t>
+          <t>0000416</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Repairs &amp; Maintenance</t>
         </is>
       </c>
       <c r="E25" s="5" t="n">
-        <v>525.99</v>
+        <v>350</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G25" s="5" t="n">
-        <v>120.98</v>
+        <v>80.5</v>
       </c>
       <c r="H25" s="5" t="n">
-        <v>646.96</v>
+        <v>350</v>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>ANTA Food</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>1942777/001</t>
+          <t>6635</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E26" s="5" t="n">
-        <v>1330.03</v>
+        <v>559.6</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G26" s="5" t="n">
-        <v>305.08</v>
+        <v>128.7</v>
       </c>
       <c r="H26" s="5" t="n">
-        <v>1635.11</v>
+        <v>760.3</v>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>2026-05-14</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>Zingibeer Limited</t>
+          <t>BWG Foods</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>INV-1311</t>
-[...2 lines deleted...]
-      <c r="D27" s="4" t="inlineStr"/>
+          <t>223392</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
       <c r="E27" s="5" t="n">
-        <v>468</v>
+        <v>198.63</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G27" s="5" t="n">
-        <v>107.64</v>
+        <v>43.73</v>
       </c>
       <c r="H27" s="5" t="n">
-        <v>575.64</v>
+        <v>242.36</v>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="B28" s="4" t="inlineStr">
         <is>
-          <t>Diageo</t>
+          <t>Irish Restaurant Awards</t>
         </is>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>9263346612</t>
+          <t>None</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="E28" s="5" t="n">
-        <v>10943.58</v>
+        <v>525.99</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G28" s="5" t="n">
-        <v>2517.02</v>
+        <v>120.98</v>
       </c>
       <c r="H28" s="5" t="n">
-        <v>13460.6</v>
+        <v>646.96</v>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Grand Cru Beers</t>
+          <t>JC Kenny</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>GCIQ5961</t>
+          <t>1942777/001</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E29" s="5" t="n">
-        <v>206</v>
+        <v>1330.03</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G29" s="5" t="n">
-        <v>47.38</v>
+        <v>305.08</v>
       </c>
       <c r="H29" s="5" t="n">
-        <v>253.38</v>
+        <v>1635.11</v>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>Zingibeer Limited</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>217034</t>
-[...6 lines deleted...]
-      </c>
+          <t>INV-1311</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr"/>
       <c r="E30" s="5" t="n">
-        <v>330</v>
+        <v>468</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G30" s="5" t="n">
-        <v>75.90000000000001</v>
+        <v>107.64</v>
       </c>
       <c r="H30" s="5" t="n">
-        <v>405.9</v>
+        <v>575.64</v>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>2026-05-15</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>Trouble Brewing</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>18264</t>
+          <t>9263346612</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E31" s="5" t="n">
-        <v>480</v>
+        <v>10943.58</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G31" s="5" t="n">
-        <v>110.4</v>
+        <v>2517.02</v>
       </c>
       <c r="H31" s="5" t="n">
-        <v>590.4</v>
+        <v>13460.6</v>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>Adobe</t>
+          <t>Grand Cru Beers</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>IEN2026028069709</t>
+          <t>GCIQ5961</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Software/Subscriptions</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E32" s="5" t="n">
-        <v>15.12</v>
+        <v>206</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G32" s="5" t="n">
-        <v>3.48</v>
+        <v>47.38</v>
       </c>
       <c r="H32" s="5" t="n">
-        <v>18.6</v>
+        <v>253.38</v>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>0088</t>
+          <t>217034</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Cleaning</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E33" s="5" t="n">
-        <v>170</v>
+        <v>330</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G33" s="5" t="n">
-        <v>0</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="H33" s="5" t="n">
-        <v>170</v>
+        <v>405.9</v>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>9 White Deer Brewery</t>
+          <t>Trouble Brewing</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>41428</t>
+          <t>18264</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E34" s="5" t="n">
-        <v>350</v>
+        <v>480</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G34" s="5" t="n">
-        <v>80.5</v>
+        <v>110.4</v>
       </c>
       <c r="H34" s="5" t="n">
-        <v>430.5</v>
+        <v>590.4</v>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>Adobe</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>227399</t>
+          <t>IEN2026028069709</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Software &amp; Subscriptions</t>
         </is>
       </c>
       <c r="E35" s="5" t="n">
-        <v>408.58</v>
+        <v>15.12</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G35" s="5" t="n">
-        <v>88.11</v>
+        <v>3.48</v>
       </c>
       <c r="H35" s="5" t="n">
-        <v>496.69</v>
+        <v>18.6</v>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>JS Cleaning</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>1943903/001</t>
+          <t>0088</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Cleaning</t>
         </is>
       </c>
       <c r="E36" s="5" t="n">
-        <v>1302.69</v>
+        <v>170</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G36" s="5" t="n">
-        <v>299.62</v>
+        <v>0</v>
       </c>
       <c r="H36" s="5" t="n">
-        <v>1602.31</v>
+        <v>170</v>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>Diageo</t>
+          <t>9 White Deer Brewery</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>9263349991</t>
+          <t>41428</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E37" s="5" t="n">
-        <v>8915.370000000001</v>
+        <v>350</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G37" s="5" t="n">
-        <v>2050.54</v>
+        <v>80.5</v>
       </c>
       <c r="H37" s="5" t="n">
-        <v>10965.91</v>
+        <v>430.5</v>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>Fresh</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>217552</t>
+          <t>4-2803868</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E38" s="5" t="n">
-        <v>440</v>
+        <v>3.2</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="G38" s="5" t="n">
-        <v>101.2</v>
+        <v>0</v>
       </c>
       <c r="H38" s="5" t="n">
-        <v>541.2</v>
+        <v>3.2</v>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>Tindal Wines</t>
+          <t>Musgrave</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>TXIB7585</t>
+          <t>129760</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Wine</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E39" s="5" t="n">
-        <v>814.86</v>
+        <v>210.9</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G39" s="5" t="n">
-        <v>187.44</v>
+        <v>35.41</v>
       </c>
       <c r="H39" s="5" t="n">
-        <v>1002.3</v>
+        <v>246.31</v>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>JJ Mahon</t>
+          <t>BWG Foods</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>218205</t>
+          <t>227399</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="E40" s="5" t="n">
-        <v>550</v>
+        <v>408.58</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G40" s="5" t="n">
-        <v>126.5</v>
+        <v>88.11</v>
       </c>
       <c r="H40" s="5" t="n">
-        <v>676.5</v>
+        <v>496.69</v>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>JS Cleaning</t>
+          <t>ESB Networks</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>0101</t>
+          <t>901245787</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Cleaning</t>
+          <t>Utilities – Electricity</t>
         </is>
       </c>
       <c r="E41" s="5" t="n">
-        <v>170</v>
+        <v>264.45</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="G41" s="5" t="n">
-        <v>0</v>
+        <v>3.78</v>
       </c>
       <c r="H41" s="5" t="n">
-        <v>170</v>
+        <v>268.23</v>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="B42" s="4" t="inlineStr">
         <is>
-          <t>BWG Foods</t>
+          <t>JC Kenny</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>230259</t>
+          <t>1943903/001</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E42" s="5" t="n">
-        <v>640.89</v>
+        <v>1302.69</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G42" s="5" t="n">
-        <v>137.63</v>
+        <v>299.62</v>
       </c>
       <c r="H42" s="5" t="n">
-        <v>778.52</v>
+        <v>1602.31</v>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>Zingibeer Limited</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>1944435/001</t>
-[...6 lines deleted...]
-      </c>
+          <t>INV-1346</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr"/>
       <c r="E43" s="5" t="n">
-        <v>2594.19</v>
+        <v>234</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G43" s="5" t="n">
-        <v>595.84</v>
+        <v>53.82</v>
       </c>
       <c r="H43" s="5" t="n">
-        <v>3190.03</v>
+        <v>287.82</v>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>Trouble Brewing</t>
+          <t>Diageo</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>18341</t>
+          <t>9263349991</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E44" s="5" t="n">
-        <v>320</v>
+        <v>8915.370000000001</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G44" s="5" t="n">
-        <v>73.59999999999999</v>
+        <v>2050.54</v>
       </c>
       <c r="H44" s="5" t="n">
-        <v>393.6</v>
+        <v>10965.91</v>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>2026-05-31</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>Google Cloud EMEA Limited</t>
+          <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>5586626288</t>
-[...2 lines deleted...]
-      <c r="D45" s="4" t="inlineStr"/>
+          <t>217552</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
       <c r="E45" s="5" t="n">
-        <v>95.47</v>
+        <v>440</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G45" s="5" t="n">
-        <v>21.96</v>
+        <v>101.2</v>
       </c>
       <c r="H45" s="5" t="n">
-        <v>117.43</v>
+        <v>541.2</v>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>2026-05-31</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>JC Kenny</t>
+          <t>Tindal Wines</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>None</t>
+          <t>TXIB7585</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Drinks – Wine</t>
         </is>
       </c>
       <c r="E46" s="5" t="n">
-        <v>6831.1</v>
+        <v>814.86</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G46" s="5" t="n">
-        <v>1556.47</v>
+        <v>187.44</v>
       </c>
       <c r="H46" s="5" t="n">
-        <v>8387.57</v>
+        <v>1002.3</v>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>JJ Mahon</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>218205</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="n">
+        <v>550</v>
+      </c>
+      <c r="F47" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G47" s="5" t="n">
+        <v>126.5</v>
+      </c>
+      <c r="H47" s="5" t="n">
+        <v>676.5</v>
+      </c>
+      <c r="I47" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B48" s="4" t="inlineStr">
+        <is>
+          <t>JS Cleaning</t>
+        </is>
+      </c>
+      <c r="C48" s="4" t="inlineStr">
+        <is>
+          <t>0101</t>
+        </is>
+      </c>
+      <c r="D48" s="4" t="inlineStr">
+        <is>
+          <t>Cleaning</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="F48" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G48" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H48" s="5" t="n">
+        <v>170</v>
+      </c>
+      <c r="I48" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>Three Ireland</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>409741454006</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>Utilities – Telecoms</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="n">
+        <v>123.2</v>
+      </c>
+      <c r="F49" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G49" s="5" t="n">
+        <v>25.35</v>
+      </c>
+      <c r="H49" s="5" t="n">
+        <v>148.55</v>
+      </c>
+      <c r="I49" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="B50" s="4" t="inlineStr">
+        <is>
+          <t>BWG Foods</t>
+        </is>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>230259</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E50" s="5" t="n">
+        <v>640.89</v>
+      </c>
+      <c r="F50" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G50" s="5" t="n">
+        <v>137.63</v>
+      </c>
+      <c r="H50" s="5" t="n">
+        <v>778.52</v>
+      </c>
+      <c r="I50" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>JC Kenny</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>1944435/001</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E51" s="5" t="n">
+        <v>2594.19</v>
+      </c>
+      <c r="F51" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G51" s="5" t="n">
+        <v>595.84</v>
+      </c>
+      <c r="H51" s="5" t="n">
+        <v>3190.03</v>
+      </c>
+      <c r="I51" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="B52" s="4" t="inlineStr">
+        <is>
+          <t>Diageo</t>
+        </is>
+      </c>
+      <c r="C52" s="4" t="inlineStr">
+        <is>
+          <t>9263357126</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="n">
+        <v>7948.64</v>
+      </c>
+      <c r="F52" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G52" s="5" t="n">
+        <v>1828.19</v>
+      </c>
+      <c r="H52" s="5" t="n">
+        <v>9776.83</v>
+      </c>
+      <c r="I52" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>Fresh</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>3-3184882</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E53" s="5" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="F53" s="6" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="G53" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H53" s="5" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="I53" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="B54" s="4" t="inlineStr">
+        <is>
+          <t>Trouble Brewing</t>
+        </is>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>18341</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E54" s="5" t="n">
+        <v>320</v>
+      </c>
+      <c r="F54" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G54" s="5" t="n">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="H54" s="5" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="I54" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="B55" s="4" t="inlineStr">
+        <is>
+          <t>Camden Clothing</t>
+        </is>
+      </c>
+      <c r="C55" s="4" t="inlineStr">
+        <is>
+          <t>310054</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="n">
+        <v>2940</v>
+      </c>
+      <c r="F55" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G55" s="5" t="n">
+        <v>676.2</v>
+      </c>
+      <c r="H55" s="5" t="n">
+        <v>3616.2</v>
+      </c>
+      <c r="I55" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="4" t="inlineStr">
+        <is>
           <t>2026-05-31</t>
         </is>
       </c>
-      <c r="B47" s="4" t="inlineStr">
+      <c r="B56" s="4" t="inlineStr">
+        <is>
+          <t>Google Cloud EMEA Limited</t>
+        </is>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>5586626288</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr"/>
+      <c r="E56" s="5" t="n">
+        <v>95.47</v>
+      </c>
+      <c r="F56" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G56" s="5" t="n">
+        <v>21.96</v>
+      </c>
+      <c r="H56" s="5" t="n">
+        <v>117.43</v>
+      </c>
+      <c r="I56" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="B57" s="4" t="inlineStr">
+        <is>
+          <t>JC Kenny</t>
+        </is>
+      </c>
+      <c r="C57" s="4" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="D57" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E57" s="5" t="n">
+        <v>6831.1</v>
+      </c>
+      <c r="F57" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G57" s="5" t="n">
+        <v>1556.47</v>
+      </c>
+      <c r="H57" s="5" t="n">
+        <v>8387.57</v>
+      </c>
+      <c r="I57" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="4" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
         <is>
           <t>Security &amp; Risk Communications Ltd</t>
         </is>
       </c>
-      <c r="C47" s="4" t="inlineStr">
+      <c r="C58" s="4" t="inlineStr">
         <is>
           <t>INV2493631</t>
         </is>
       </c>
-      <c r="D47" s="4" t="inlineStr">
+      <c r="D58" s="4" t="inlineStr">
         <is>
           <t>Professional Services</t>
         </is>
       </c>
-      <c r="E47" s="5" t="n">
+      <c r="E58" s="5" t="n">
         <v>9.789999999999999</v>
       </c>
-      <c r="F47" s="6" t="n">
-[...2 lines deleted...]
-      <c r="G47" s="5" t="n">
+      <c r="F58" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G58" s="5" t="n">
         <v>2.25</v>
       </c>
-      <c r="H47" s="5" t="n">
+      <c r="H58" s="5" t="n">
         <v>12.04</v>
       </c>
-      <c r="I47" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A48" s="7" t="inlineStr">
+      <c r="I58" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B48" s="7" t="n"/>
-[...12 lines deleted...]
-      <c r="I48" s="7" t="n"/>
+      <c r="B59" s="7" t="n"/>
+      <c r="C59" s="7" t="n"/>
+      <c r="D59" s="7" t="n"/>
+      <c r="E59" s="8" t="n">
+        <v>74792.64999999999</v>
+      </c>
+      <c r="F59" s="7" t="n"/>
+      <c r="G59" s="8" t="n">
+        <v>16865.51</v>
+      </c>
+      <c r="H59" s="8" t="n">
+        <v>91611.10000000001</v>
+      </c>
+      <c r="I59" s="7" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
@@ -2314,342 +2735,342 @@
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>(uncategorised)</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>1107.14</v>
+        <v>1413.01</v>
       </c>
       <c r="C5" s="5" t="n">
-        <v>240</v>
+        <v>310.35</v>
       </c>
       <c r="D5" s="5" t="n">
-        <v>1347.14</v>
+        <v>1723.36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Cleaning</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>510</v>
       </c>
       <c r="C6" s="5" t="n">
         <v>39.1</v>
       </c>
       <c r="D6" s="5" t="n">
         <v>510</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Drinks</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>12058.01</v>
+        <v>61226.03</v>
       </c>
       <c r="C7" s="5" t="n">
-        <v>2757.01</v>
+        <v>14065.66</v>
       </c>
       <c r="D7" s="5" t="n">
-        <v>14815.02</v>
+        <v>75291.69</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Beer</t>
+          <t>Drinks – Wine</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>3571</v>
+        <v>2095.64</v>
       </c>
       <c r="C8" s="5" t="n">
-        <v>821.33</v>
+        <v>482.06</v>
       </c>
       <c r="D8" s="5" t="n">
-        <v>4392.33</v>
+        <v>2577.7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Food &amp; Consumables</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>37648.38</v>
+        <v>2548.58</v>
       </c>
       <c r="C9" s="5" t="n">
-        <v>8659.129999999999</v>
+        <v>581.35</v>
       </c>
       <c r="D9" s="5" t="n">
-        <v>46307.51</v>
+        <v>3201.93</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Wine</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>2095.64</v>
+        <v>525.99</v>
       </c>
       <c r="C10" s="5" t="n">
-        <v>482.06</v>
+        <v>120.98</v>
       </c>
       <c r="D10" s="5" t="n">
-        <v>2577.7</v>
+        <v>646.96</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Food</t>
+          <t>Professional Services</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>2331.28</v>
+        <v>339.79</v>
       </c>
       <c r="C11" s="5" t="n">
-        <v>545.9400000000001</v>
+        <v>78.15000000000001</v>
       </c>
       <c r="D11" s="5" t="n">
-        <v>2949.22</v>
+        <v>417.94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Merchandise/Supplies</t>
+          <t>Repairs &amp; Maintenance</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>60</v>
+        <v>350</v>
       </c>
       <c r="C12" s="5" t="n">
-        <v>18.45</v>
+        <v>80.5</v>
       </c>
       <c r="D12" s="5" t="n">
-        <v>78.45</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Software &amp; Subscriptions</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>525.99</v>
+        <v>15.12</v>
       </c>
       <c r="C13" s="5" t="n">
-        <v>120.98</v>
+        <v>3.48</v>
       </c>
       <c r="D13" s="5" t="n">
-        <v>646.96</v>
+        <v>18.6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Professional Services</t>
+          <t>Supplies</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>339.79</v>
+        <v>3086.87</v>
       </c>
       <c r="C14" s="5" t="n">
-        <v>78.15000000000001</v>
+        <v>714.63</v>
       </c>
       <c r="D14" s="5" t="n">
-        <v>417.94</v>
+        <v>3802.05</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Repairs &amp; Maintenance</t>
+          <t>Transport</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>350</v>
+        <v>1097.56</v>
       </c>
       <c r="C15" s="5" t="n">
-        <v>80.5</v>
+        <v>252.44</v>
       </c>
       <c r="D15" s="5" t="n">
-        <v>350</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Software/Subscriptions</t>
+          <t>Utilities – Electricity</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>15.12</v>
+        <v>1460.86</v>
       </c>
       <c r="C16" s="5" t="n">
-        <v>3.48</v>
+        <v>111.46</v>
       </c>
       <c r="D16" s="5" t="n">
-        <v>18.6</v>
+        <v>1572.32</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Supplies - Hardware</t>
+          <t>Utilities – Telecoms</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>86.87</v>
+        <v>123.2</v>
       </c>
       <c r="C17" s="5" t="n">
-        <v>19.98</v>
+        <v>25.35</v>
       </c>
       <c r="D17" s="5" t="n">
-        <v>107.4</v>
+        <v>148.55</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="A19" s="7" t="inlineStr">
+      <c r="A18" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B19" s="8" t="n">
-[...6 lines deleted...]
-        <v>75193.27</v>
+      <c r="B18" s="8" t="n">
+        <v>74792.64999999999</v>
+      </c>
+      <c r="C18" s="8" t="n">
+        <v>16865.51</v>
+      </c>
+      <c r="D18" s="8" t="n">
+        <v>91611.10000000001</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="9" t="inlineStr">
+        <is>
+          <t>By VAT Rate</t>
+        </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="9" t="inlineStr">
-[...1 lines deleted...]
-          <t>By VAT Rate</t>
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>VAT Rate</t>
+        </is>
+      </c>
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>Net</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>VAT</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="inlineStr">
+        <is>
+          <t>Total</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="inlineStr">
-[...17 lines deleted...]
-        </is>
+      <c r="A23" s="4" t="inlineStr">
+        <is>
+          <t>23%</t>
+        </is>
+      </c>
+      <c r="B23" s="5" t="n">
+        <v>73074.44</v>
+      </c>
+      <c r="C23" s="5" t="n">
+        <v>16753.67</v>
+      </c>
+      <c r="D23" s="5" t="n">
+        <v>89781.05</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>23%</t>
+          <t>13.5%</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>60997.05</v>
+        <v>9.220000000000001</v>
       </c>
       <c r="C24" s="5" t="n">
-        <v>13991.95</v>
+        <v>0.38</v>
       </c>
       <c r="D24" s="5" t="n">
-        <v>74941.94</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>13.5%</t>
+          <t>9%</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>2.82</v>
+        <v>1460.86</v>
       </c>
       <c r="C25" s="5" t="n">
-        <v>0.38</v>
+        <v>111.46</v>
       </c>
       <c r="D25" s="5" t="n">
-        <v>3.2</v>
+        <v>1572.32</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>0%</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>248.13</v>
       </c>
       <c r="C26" s="5" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="n">
         <v>248.13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>