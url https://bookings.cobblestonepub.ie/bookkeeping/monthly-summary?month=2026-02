--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -480,80 +480,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="8" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cobblestone Pub - Invoice Summary - February 2026</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>4 approved invoice(s)</t>
+          <t>12 approved invoice(s)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Invoice #</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
@@ -578,225 +578,537 @@
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>2026-02-13</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>Diageo</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>9263276515</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E5" s="5" t="n">
         <v>7032.26</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>1617.42</v>
       </c>
       <c r="H5" s="5" t="n">
         <v>8649.68</v>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Diageo</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
           <t>9263280779</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E6" s="5" t="n">
         <v>7179.59</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G6" s="5" t="n">
         <v>1651.31</v>
       </c>
       <c r="H6" s="5" t="n">
         <v>8830.9</v>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Diageo</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>9263287123</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E7" s="5" t="n">
         <v>9366.98</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G7" s="5" t="n">
         <v>2154.41</v>
       </c>
       <c r="H7" s="5" t="n">
         <v>11521.39</v>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Diageo</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <t>9263288129</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E8" s="5" t="n">
         <v>237.92</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G8" s="5" t="n">
         <v>54.72</v>
       </c>
       <c r="H8" s="5" t="n">
         <v>292.64</v>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>Fierce Mild</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>1574</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E9" s="5" t="n">
+        <v>115</v>
+      </c>
+      <c r="F9" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G9" s="5" t="n">
+        <v>26.45</v>
+      </c>
+      <c r="H9" s="5" t="n">
+        <v>141.45</v>
+      </c>
+      <c r="I9" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>Four Provinces</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>SI-739</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E10" s="5" t="n">
+        <v>960</v>
+      </c>
+      <c r="F10" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G10" s="5" t="n">
+        <v>220.8</v>
+      </c>
+      <c r="H10" s="5" t="n">
+        <v>1180.8</v>
+      </c>
+      <c r="I10" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>Healy Accounting Services</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>1092</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>Professional Services</t>
+        </is>
+      </c>
+      <c r="E11" s="5" t="n">
+        <v>500</v>
+      </c>
+      <c r="F11" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G11" s="5" t="n">
+        <v>115</v>
+      </c>
+      <c r="H11" s="5" t="n">
+        <v>615</v>
+      </c>
+      <c r="I11" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B12" s="4" t="inlineStr">
+        <is>
+          <t>Herman's</t>
+        </is>
+      </c>
+      <c r="C12" s="4" t="inlineStr">
+        <is>
+          <t>1168-311619-1</t>
+        </is>
+      </c>
+      <c r="D12" s="4" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="E12" s="5" t="n">
+        <v>45</v>
+      </c>
+      <c r="F12" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G12" s="5" t="n">
+        <v>13.84</v>
+      </c>
+      <c r="H12" s="5" t="n">
+        <v>58.84</v>
+      </c>
+      <c r="I12" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>JJ Mahon</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>211253</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>Drinks – Beer &amp; Cider</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="n">
+        <v>220</v>
+      </c>
+      <c r="F13" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G13" s="5" t="n">
+        <v>50.6</v>
+      </c>
+      <c r="H13" s="5" t="n">
+        <v>270.6</v>
+      </c>
+      <c r="I13" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="B14" s="4" t="inlineStr">
+        <is>
+          <t>Centra</t>
+        </is>
+      </c>
+      <c r="C14" s="4" t="inlineStr">
+        <is>
+          <t>001-03-350575</t>
+        </is>
+      </c>
+      <c r="D14" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E14" s="5" t="n">
+        <v>3.25</v>
+      </c>
+      <c r="F14" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G14" s="5" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="H14" s="5" t="n">
+        <v>4</v>
+      </c>
+      <c r="I14" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>Fresh</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>3-3162332</t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="F15" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G15" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="H15" s="5" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="I15" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>Security &amp; Risk Communications Ltd</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>INV2406071</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>Professional Services</t>
+        </is>
+      </c>
+      <c r="E16" s="5" t="n">
+        <v>9.789999999999999</v>
+      </c>
+      <c r="F16" s="6" t="n">
+        <v>23</v>
+      </c>
+      <c r="G16" s="5" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="H16" s="5" t="n">
+        <v>12.04</v>
+      </c>
+      <c r="I16" s="4" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B9" s="7" t="n"/>
-[...12 lines deleted...]
-      <c r="I9" s="7" t="n"/>
+      <c r="B17" s="7" t="n"/>
+      <c r="C17" s="7" t="n"/>
+      <c r="D17" s="7" t="n"/>
+      <c r="E17" s="8" t="n">
+        <v>25672.99</v>
+      </c>
+      <c r="F17" s="7" t="n"/>
+      <c r="G17" s="8" t="n">
+        <v>5907.55</v>
+      </c>
+      <c r="H17" s="8" t="n">
+        <v>31580.54</v>
+      </c>
+      <c r="I17" s="7" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Summary - February 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>By Category</t>
         </is>
@@ -805,121 +1117,185 @@
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>23816.75</v>
+        <v>25111.75</v>
       </c>
       <c r="C5" s="5" t="n">
-        <v>5477.86</v>
+        <v>5775.71</v>
       </c>
       <c r="D5" s="5" t="n">
-        <v>29294.61</v>
+        <v>30887.46</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>Food &amp; Consumables</t>
+        </is>
+      </c>
+      <c r="B6" s="5" t="n">
+        <v>6.45</v>
+      </c>
+      <c r="C6" s="5" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="D6" s="5" t="n">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>Professional Services</t>
+        </is>
+      </c>
+      <c r="B7" s="5" t="n">
+        <v>509.79</v>
+      </c>
+      <c r="C7" s="5" t="n">
+        <v>117.25</v>
+      </c>
+      <c r="D7" s="5" t="n">
+        <v>627.04</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="B8" s="5" t="n">
+        <v>45</v>
+      </c>
+      <c r="C8" s="5" t="n">
+        <v>13.84</v>
+      </c>
+      <c r="D8" s="5" t="n">
+        <v>58.84</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
-      <c r="B6" s="8" t="n">
-[...10 lines deleted...]
-      <c r="A9" s="9" t="inlineStr">
+      <c r="B9" s="8" t="n">
+        <v>25672.99</v>
+      </c>
+      <c r="C9" s="8" t="n">
+        <v>5907.55</v>
+      </c>
+      <c r="D9" s="8" t="n">
+        <v>31580.54</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="9" t="inlineStr">
         <is>
           <t>By VAT Rate</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
         <is>
           <t>VAT Rate</t>
         </is>
       </c>
-      <c r="B10" s="3" t="inlineStr">
+      <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
-      <c r="C10" s="3" t="inlineStr">
+      <c r="C13" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
-      <c r="D10" s="3" t="inlineStr">
+      <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="4" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="4" t="inlineStr">
         <is>
           <t>23%</t>
         </is>
       </c>
-      <c r="B11" s="5" t="n">
-[...6 lines deleted...]
-        <v>29294.61</v>
+      <c r="B14" s="5" t="n">
+        <v>25669.79</v>
+      </c>
+      <c r="C14" s="5" t="n">
+        <v>5907.55</v>
+      </c>
+      <c r="D14" s="5" t="n">
+        <v>31577.34</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>0%</t>
+        </is>
+      </c>
+      <c r="B15" s="5" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="C15" s="5" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="5" t="n">
+        <v>3.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>