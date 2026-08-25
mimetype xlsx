--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -578,51 +578,51 @@
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>2026-01-09</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
           <t>JJ Mahon</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
           <t>208069</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="E5" s="5" t="n">
         <v>330</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G5" s="5" t="n">
         <v>75.90000000000001</v>
       </c>
       <c r="H5" s="5" t="n">
         <v>405.9</v>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
@@ -688,51 +688,51 @@
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Net</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Drinks - Spirits/Beer</t>
+          <t>Drinks – Beer &amp; Cider</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>330</v>
       </c>
       <c r="C5" s="5" t="n">
         <v>75.90000000000001</v>
       </c>
       <c r="D5" s="5" t="n">
         <v>405.9</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="7" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>330</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>75.90000000000001</v>
       </c>
       <c r="D6" s="8" t="n">